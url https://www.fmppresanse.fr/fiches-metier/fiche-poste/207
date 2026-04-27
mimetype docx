--- v1 (2026-03-13)
+++ v2 (2026-04-27)
@@ -4294,51 +4294,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PRODUITS</w:t>
+              <w:t>PRODUITS, MATERIAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5013,51 +5013,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F4B942"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fiche de poste du 13/03/2026 issue de la FMP Comédien, consultable sur le site :</w:t>
+        <w:t>Fiche de poste du 27/04/2026 issue de la FMP Comédien, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="F4B942"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F4B942"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="F4B942"/>