--- v2 (2026-04-27)
+++ v3 (2026-06-11)
@@ -5013,51 +5013,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F4B942"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fiche de poste du 27/04/2026 issue de la FMP Comédien, consultable sur le site :</w:t>
+        <w:t>Fiche de poste du 11/06/2026 issue de la FMP Comédien, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="F4B942"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F4B942"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="F4B942"/>