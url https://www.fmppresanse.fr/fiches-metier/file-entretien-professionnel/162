--- v0 (2026-01-08)
+++ v1 (2026-04-05)
@@ -1259,51 +1259,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>produit de decomposition thermique d'huile et graisse alimentaire, vapeur liquide d'eau douce, ambiance thermique chaude interieure</w:t>
+              <w:t>produit de decomposition thermique d'huile et graisse alimentaire, vapeur liquide d'eau douce, température chaude intérieure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1348,51 +1348,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>froid interieur positif</w:t>
+              <w:t>température froide intérieure positive</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1526,51 +1526,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>bruit impulsionnel, bruit de fond, ambiance humide</w:t>
+              <w:t>bruit impulsionnel, bruit environnant de faible intensité, ambiance humide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1704,51 +1704,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>froid interieur positif, froid interieur negatif</w:t>
+              <w:t>température froide intérieure positive, température froide intérieure négative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4003,51 +4003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>flamme, incendie, projection de liquide brulant, fumee de cuisine, ambiance thermique chaude interieure</w:t>
+              <w:t>flamme, incendie, projection de liquide brulant, fumee de cuisine, température chaude intérieure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -4531,51 +4531,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ecran de visualisation</w:t>
+              <w:t>écran de visualisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
@@ -4884,51 +4884,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>contact avec les pieces chaudes, ambiance thermique chaude interieure, objet brulant</w:t>
+              <w:t>contact avec les pieces chaudes, température chaude intérieure, objet brulant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -7595,51 +7595,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 08/01/2026 issue de la FMP Cuisinier, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 05/04/2026 issue de la FMP Cuisinier, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">