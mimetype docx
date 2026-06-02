--- v1 (2026-04-05)
+++ v2 (2026-06-02)
@@ -7595,51 +7595,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 05/04/2026 issue de la FMP Cuisinier, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 02/06/2026 issue de la FMP Cuisinier, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">