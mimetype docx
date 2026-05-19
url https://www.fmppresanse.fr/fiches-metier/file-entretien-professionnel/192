--- v0 (2026-04-01)
+++ v1 (2026-05-19)
@@ -3477,51 +3477,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>contenant a ordures inadapte, posture du tronc en rotation et anteflexion du rachis, contact avec déchets (cf produit), contrainte cardiaque chez le ripeur, mouvement répétitif du tronc, posture de l'épaule, port de charge (déplacement horizontal)</w:t>
+              <w:t>contenant a ordures inadapte, posture du tronc en rotation et antéflexion du rachis, contact avec déchets (cf produit), contrainte cardiaque chez le ripeur, mouvement répétitif du tronc, posture de l'épaule, port de charge (déplacement horizontal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -6717,51 +6717,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 01/04/2026 issue de la FMP Ripeur, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 19/05/2026 issue de la FMP Ripeur, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">