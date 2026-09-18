--- v2 (2026-08-04)
+++ v3 (2026-09-18)
@@ -8203,51 +8203,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 04/08/2026 issue de la FMP Musicien instrumentiste (instruments à vent), consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 18/09/2026 issue de la FMP Musicien instrumentiste (instruments à vent), consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">