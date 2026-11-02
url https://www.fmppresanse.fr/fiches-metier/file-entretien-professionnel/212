--- v3 (2026-09-18)
+++ v4 (2026-11-02)
@@ -8203,51 +8203,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 18/09/2026 issue de la FMP Musicien instrumentiste (instruments à vent), consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 02/11/2026 issue de la FMP Musicien instrumentiste (instruments à vent), consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">
@@ -9883,39 +9883,39 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
   <Words>160</Words>
   <Characters>1334</Characters>
   <CharactersWithSpaces>1451</CharactersWithSpaces>
   <Paragraphs>57</Paragraphs>
   <Company>Hewlett-Packard</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>elise;OpenTBS 1.10.7</dc:creator>
+  <dc:creator>elise;OpenTBS 1.12.3</dc:creator>
   <dc:description/>
   <dc:language>fr-FR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>