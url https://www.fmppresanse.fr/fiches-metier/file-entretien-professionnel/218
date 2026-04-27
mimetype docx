--- v0 (2026-01-02)
+++ v1 (2026-04-27)
@@ -3213,51 +3213,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>espace de travail situé en hauteur, humeur des clients generant une charge mentale particuliere, manque de respect dans la communication verbale	, travail sous contrainte de temps imposee (travail a la chaine, cadence elevee, salaire au rendement,, espace de travail sousdimensionné, espace de travail avec circulation sur plusieurs niveaux, posture, port de charge (déplacement horizontal), posture du corps entier, posture du tronc en rotation et anteflexion du rachis, installation electrique</w:t>
+              <w:t>espace de travail situé en hauteur, humeur des clients générant une charge mentale particulière, manque de respect dans la communication verbale	, travail sous contrainte de temps imposee (travail a la chaine, cadence elevee, salaire au rendement,, espace de travail sousdimensionné, espace de travail avec circulation sur plusieurs niveaux, posture du corps entier, posture du tronc en rotation et antéflexion du rachis, installation electrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -4534,51 +4534,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>poids du véhicule lors du maniement ou des incidents, espace de travail avec circulation entre véhicules, espace de travail avec circulation piéton véhicule, intemperie	, vibration transmise corps entier</w:t>
+              <w:t>poids du véhicule lors du maniement ou des incidents, espace de travail avec circulation entre véhicules, espace de travail avec circulation piéton véhicule, intempérie, vibration mécanique corps entier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
@@ -6805,51 +6805,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 02/01/2026 issue de la FMP Agent de maintenance en ascenseur, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 27/04/2026 issue de la FMP Agent de maintenance en ascenseur, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">