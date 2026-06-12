--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -3213,51 +3213,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>espace de travail situé en hauteur, humeur des clients générant une charge mentale particulière, manque de respect dans la communication verbale	, travail sous contrainte de temps imposee (travail a la chaine, cadence elevee, salaire au rendement,, espace de travail sousdimensionné, espace de travail avec circulation sur plusieurs niveaux, posture du corps entier, posture du tronc en rotation et antéflexion du rachis, installation electrique</w:t>
+              <w:t>espace de travail situé en hauteur, humeur des clients générant une charge mentale particulière, manque de respect dans la communication verbale	, travail sous contrainte de temps imposee (travail a la chaine, cadence elevee, salaire au rendement,, espace de travail sousdimensionné, espace de travail avec circulation sur plusieurs niveaux, posture, port de charge (déplacement horizontal), posture du corps entier, posture du tronc en rotation et antéflexion du rachis, installation electrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -6805,51 +6805,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 27/04/2026 issue de la FMP Agent de maintenance en ascenseur, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 12/06/2026 issue de la FMP Agent de maintenance en ascenseur, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">