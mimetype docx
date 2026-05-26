--- v1 (2026-03-19)
+++ v2 (2026-05-26)
@@ -4622,51 +4622,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nuisances de l'employé de libre-service, posture du tronc en rotation et anteflexion du rachis, posture de l'épaule avec élévation de l'épaule, espace de travail avec sol encombré, escabeau inadapte, mise en rayon en presence de la clientele, posture agenouillée, posture debout avec marche, posture, choc répétitif du talon de la main</w:t>
+              <w:t>nuisances de l'employé de libre-service, posture du tronc en rotation et antéflexion du rachis, posture de l'épaule avec élévation de l'épaule, espace de travail avec sol encombré, escabeau inadapte, mise en rayon en presence de la clientele, posture agenouillée, posture debout avec marche, posture, choc répétitif du talon de la main</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -7384,51 +7384,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PRODUITS</w:t>
+              <w:t>PRODUITS, MATERIAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9094,51 +9094,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 19/03/2026 issue de la FMP Employé de station service, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 26/05/2026 issue de la FMP Employé de station service, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">