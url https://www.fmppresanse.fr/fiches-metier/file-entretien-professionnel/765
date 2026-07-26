--- v2 (2026-05-26)
+++ v3 (2026-07-26)
@@ -9094,51 +9094,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 26/05/2026 issue de la FMP Employé de station service, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 26/07/2026 issue de la FMP Employé de station service, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">