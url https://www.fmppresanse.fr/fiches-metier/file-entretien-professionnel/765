--- v3 (2026-07-26)
+++ v4 (2026-09-10)
@@ -9094,51 +9094,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 26/07/2026 issue de la FMP Employé de station service, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 10/09/2026 issue de la FMP Employé de station service, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">