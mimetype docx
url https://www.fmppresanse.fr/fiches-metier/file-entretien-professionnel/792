--- v2 (2026-06-14)
+++ v3 (2026-09-24)
@@ -3307,51 +3307,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>coactivite (plusieurs activites concomitantes dans un meme lieu), espace de travail situé en hauteur, chute d'objets, mise en mouvement intempestive d'un câble, nuisances liées au travail en équipe, espace de travail avec circulation sur plusieurs niveaux, posture, port de charge (déplacement horizontal)</w:t>
+              <w:t>coactivite (plusieurs activites concomitantes dans un meme lieu), espace de travail situé en hauteur*, chute d'objets, mise en mouvement intempestive d'un câble, nuisances liées au travail en équipe, espace de travail avec circulation sur plusieurs niveaux, posture, port de charge (déplacement horizontal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -7515,51 +7515,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 14/06/2026 issue de la FMP Agent de montage en ascenseur, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 24/09/2026 issue de la FMP Agent de montage en ascenseur, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">