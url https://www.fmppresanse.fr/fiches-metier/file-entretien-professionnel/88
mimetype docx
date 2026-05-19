--- v2 (2026-02-15)
+++ v3 (2026-05-19)
@@ -3565,51 +3565,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nuisances du mécanicien automobile, contact avec les pieces chaudes, posture accroupie, posture agenouillée, posture allongée statique sur le dos, posture de l'épaule avec élévation de l'épaule, posture du tronc en rotation et anteflexion du rachis</w:t>
+              <w:t>nuisances du mécanicien automobile, contact avec les pieces chaudes, posture accroupie, posture agenouillée, posture allongée statique sur le dos, posture de l'épaule avec élévation de l'épaule, posture du tronc en rotation et antéflexion du rachis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="C1C1C1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -10149,51 +10149,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fiche d'entretien professionnel générée le 15/02/2026 issue de la FMP Mécanicien automobile, consultable sur le site :</w:t>
+        <w:t>Fiche d'entretien professionnel générée le 19/05/2026 issue de la FMP Mécanicien automobile, consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="49AB62"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="49AB62"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8">