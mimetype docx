--- v1 (2026-01-10)
+++ v2 (2026-04-09)
@@ -429,636 +429,97 @@
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="237490" cy="237490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t>facteur biomécanique</w:t>
+        <w:t>BIS A VERIFIER : NUISANCE  ET SITUATION SOUMISES A SMR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8099"/>
         <w:gridCol w:w="926"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>effort de poussée et de traction</w:t>
-[...538 lines deleted...]
-              <w:t>préhension en force de la main</w:t>
+              <w:t>cadmium (SIR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1152,97 +613,97 @@
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="237490" cy="237490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t>nuisance chimique</w:t>
+        <w:t>nuisance organisationnelle</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8099"/>
         <w:gridCol w:w="926"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>fer</w:t>
+              <w:t>coactivite (plusieurs activites concomitantes dans un meme lieu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1275,51 +736,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>chrome</w:t>
+              <w:t>contrainte relationnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1352,51 +813,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nickel</w:t>
+              <w:t>travail de nuit &gt;270h/an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1429,51 +890,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>manganese</w:t>
+              <w:t>horaire generant une perturbation de la vie sociale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1506,51 +967,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>molybdene</w:t>
+              <w:t>nuisances liées au travail les dimanches et jours fériés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1583,51 +1044,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cuivre</w:t>
+              <w:t>travail poste 3x8, 5x8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1660,51 +1121,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>aluminium</w:t>
+              <w:t>amplitude horaire de travail continue superieure a 10 h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1737,51 +1198,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>zinc</w:t>
+              <w:t>travail poste 2x8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1814,51 +1275,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>beryllium (SIR)</w:t>
+              <w:t>travail sous contrainte de temps imposee (travail a la chaine, cadence elevee, salaire au rendement,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -1891,51 +1352,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>cadmium (SIR)</w:t>
+              <w:t>rythme pouvant générer une perturbation de la vie familiale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -2029,790 +1490,97 @@
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="237490" cy="237490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t>nuisance organisationnelle</w:t>
+        <w:t>nuisance physique</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8099"/>
         <w:gridCol w:w="926"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>coactivite (plusieurs activites concomitantes dans un meme lieu)</w:t>
-[...692 lines deleted...]
-              <w:t>rythme pouvant générer une perturbation de la vie familiale</w:t>
+              <w:t>projection d'éclats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contenudetableau"/>
               <w:widowControl w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:object>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
@@ -2906,388 +1674,50 @@
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="237490" cy="237490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t>nuisance physique</w:t>
-[...336 lines deleted...]
-      <w:r>
         <w:t>produits</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8099"/>
         <w:gridCol w:w="926"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
@@ -3719,51 +2149,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A01265"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Matrice Emploi-Expositions Potentielles générée le 10/01/2026 issue de la FMP Ebarbeur en métallurgie consultable sur le site :</w:t>
+        <w:t>Matrice Emploi-Expositions Potentielles générée le 09/04/2026 issue de la FMP Ebarbeur en métallurgie consultable sur le site :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="A01265"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="LienInternet"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="A01265"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.fmppresanse.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>