--- v0 (2026-05-29)
+++ v1 (2026-09-12)
@@ -559,51 +559,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
         <w:t>Fiche Remise par :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
-        <w:t>Date : 29/05/2026</w:t>
+        <w:t>Date : 12/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:left="1440" w:right="1440" w:header="0" w:top="1440" w:footer="0" w:bottom="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="282" w:equalWidth="true" w:sep="false"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>