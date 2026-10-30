--- v1 (2026-09-12)
+++ v2 (2026-10-30)
@@ -559,51 +559,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
         <w:t>Fiche Remise par :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
-        <w:t>Date : 12/09/2026</w:t>
+        <w:t>Date : 30/10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:left="1440" w:right="1440" w:header="0" w:top="1440" w:footer="0" w:bottom="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="282" w:equalWidth="true" w:sep="false"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240"/>
         <w:rPr>
           <w:color w:val="2A6099"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1849,43 +1849,43 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/6.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
   <Pages>1</Pages>
   <Words>71</Words>
   <Characters>567</Characters>
   <CharactersWithSpaces>628</CharactersWithSpaces>
   <Paragraphs>10</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Benoît Chevalier;OpenTBS 1.10.7</dc:creator>
+  <dc:creator>Benoît Chevalier;OpenTBS 1.12.3</dc:creator>
   <dc:description/>
   <dc:language>fr-FR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
 </Properties>
 </file>